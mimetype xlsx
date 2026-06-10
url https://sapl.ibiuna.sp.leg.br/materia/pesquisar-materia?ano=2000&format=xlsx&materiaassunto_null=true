--- v0 (2026-02-21)
+++ v1 (2026-06-10)
@@ -54,688 +54,688 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CELEBRAR TERMOS DE CONVÊNIOS E ADITAMENTOS COM O ESTADO DE SÃO PAULO ATRAVÉS DA SECRETARIA DE ESTADO DOS NEGÓCIOS DE AGRICULTURA E ABASTECIMENTO</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Durval Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO COMO DE UTILIDADE PÚBLICA A CASA DE CULTURA DE IBIÚNA</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO LEGAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Roberto Martinez</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENHTO COMO DE UTILIDADE PÚBLICA A ENTIDADE "CRES-SER" - CRESCIMENTO DO SER</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE MATERIAL INSERVÍVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À CASA DE SANTA RITA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E INCLUI OS EMPREGOS PERMANENTES ABAIXO ENUMERADOS SUJEITOS AO REGIME DA CLT</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS, DESTINADO À SUBSTITUIÇÃO DO POSTO DO CORREIO DO DISTRITO DO PARURU POR AGÊNCIA DE CORREIOS COMUNITÁRIA</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETRIA DE ESTADO DOS NEGÓCIOS DA FAZENDA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4271/4271_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4271/4271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL (R$ 900.000,00)</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM ENTIDADES ASSISTENCIAIS DO MUNICÍPIO, OBJETIVANDO A DESCENTRALIZAÇÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4298/4298_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4298/4298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4306/4306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4306/4306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBIÚNA A FIRMAR CONVÊNIO COM O_x000D_
 GOVERNO DE ESTADO DE SÃO PAULO, POR SUA SECRETARIA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ÓRGÃO DE TRÂNSITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4364/4364_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4364/4364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCENTA UM PARÁGRAFO AO ARTIGO DA LEI Nº 529, DE 15 DE DEZEMBRO DE 1999</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4391/4391_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4391/4391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER POR DOAÇÃO IMÓVEL QUE ESPECIFICA</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº 520, DE 30 DE NOVEMBRO DE 1999</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Lila</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DO CORRETOR DE IMÓVEIS TER ACESSO A QUALQUER DOCUMENTO OU DADO TÉCNICO NECESSÁRIO ÀS INFORMAÇÕES PARA O DESEMPENHO DE SUAS FUNÇÕES JUNTO AOS ÓRGÃOS OU REPARTIÇÕES DA PREFEITURA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DER</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O REGULAMENTO DOS SEVIÇOS DE TRANSPORTE DE ESCOLARES DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 556, DE 24 DE MAIO DE 2000</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4452/4452_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4452/4452_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA MAIS UM INCISO NO ARTIGO 2º DA LEI MUNICIPAL Nº 558, DE 24/05/2000</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4483/4483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4483/4483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, REGULAMENTANDO A PARTICIPAÇÃO DO MUNICÍPIO NO PROJETO DO BANCO DO POVO, DESTINADO À CONCESSÃO DE CRÉDITOS E MICRO-EMPREENDIMENTOS DO SETOR FORMAL OU INFORMAL, INSTALADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4503/4503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4503/4503_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIOS PARA OS EXERCENTES DE MANDATOS ELETIVOS DO LEGISLATIVO E DO EXECUTIVO E DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO DE IBIÚNA - SP, PARA A LEGISLATURA 2001/2004</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESCOLA (EMEF(R) "ALICE VIEIRA DE CAMARGO")</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESCOLA (EMEF(R) "LUIZ GONSAGA SOARES")</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4578/4578_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4578/4578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA I, PARTE "A" - DO ANEXO I, A QUE SE REFERE O ARTIGO 6º DA LEI N° 445, DE 19 DE MARÇO DE 1998</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4582/4582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4582/4582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI Nº 464, DE 16 DE SETEMBRO DE 1998, QUE DISPÕES SOBRE REGULARIZAÇÃO DE LOTEAMENTO</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4599/4599_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4599/4599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA JOSÉ COELHO RAMALHO)</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4600/4600_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4600/4600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL "BENEDITO DOMINGUES VIEIRA")</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4601/4601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4601/4601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4602/4602_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4602/4602_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA GUILHERMINA GONÇALVES DA SILVA)</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4603/4603_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4603/4603_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA BENEDITO DIAS RIBEIRO)</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4604/4604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4604/4604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADA (ESTRADA MUNICIPAL DR. BATISTA ATUI)</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4605/4605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4605/4605_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IBIÚNA A FIRMAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO POR SUA SECRETARIA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4606/4606_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4606/4606_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4607/4607_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4607/4607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA (RUA CAMILO FRANCISCO VIEIRA)</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4613/4613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4613/4613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (TRAVESSA PEDRO SANDRONI)</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4624/4624_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4624/4624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL (R$ 30.000,00)</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4629/4629_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4629/4629_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUCUMBÊNCIA NAS AÇÕES EM QUE O MUNICÍPIO FOR PARTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4636/4636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4636/4636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 15/71, DE 07/06/1971</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4598/4598_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4598/4598_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO DE ESPORTES (GINÁSIO MUNICIPAL DE ESPORTES MORIO ARIZONO)</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4552/4552_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4552/4552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESCOLA (EMEF "PADRE ELÍDIO MANTOVANI")</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4547/4547_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4547/4547_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A UNIDADE FISCAL DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4546/4546_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4546/4546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUNICIPALIZAÇÃO DAS AÇÕES DE VIGILÂNCIA SANITÁRIA E DA COMPETÊNCIA DA SECRETARIA DA SAÚDE DESTA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº476, DE 16 DE DEZEMBRO DE 1998 E DA LEI Nº 524 DE 15 DE DEZEMBRO DE 1999</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4543/4543_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4543/4543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CÁLCULO DE TAXA DE FISCALIZAÇÃO E LICENÇA DE OBRAS QUE INCIDE SOBRE AS NORMAS DE EXECUÇÃO DE LOTEAMENTOS E DESMEMBRAMENTOS.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4535/4535_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4535/4535_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NAS LEIS Nº477 DE 16/12/98, 525 DE 15/12/99 E 527 DE 15/12/99, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE IBÚNA</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4515/4515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4515/4515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DOS ANEXOS VII E IX DA LEI Nº 585, DE 13/12/00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1042,67 +1042,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4515/4515_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4271/4271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4298/4298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4306/4306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4364/4364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4391/4391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4452/4452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4483/4483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4503/4503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4554/4554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4555/4555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4578/4578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4582/4582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4599/4599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4600/4600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4601/4601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4602/4602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4603/4603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4604/4604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4605/4605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4606/4606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4607/4607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4613/4613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4624/4624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4629/4629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4636/4636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4598/4598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4552/4552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4547/4547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4546/4546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4545/4545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4543/4543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4535/4535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/2000/4515/4515_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>