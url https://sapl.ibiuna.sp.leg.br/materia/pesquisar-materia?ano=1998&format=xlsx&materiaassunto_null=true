--- v0 (2026-02-07)
+++ v1 (2026-06-17)
@@ -54,553 +54,553 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO DE 1998 (R$ 6.241.000,00)</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM ENTIDADES ASSISTENCIAIS DO MUNICÍPIO, OBJETIVANDO A DESCENTRALIZAÇÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRA PROVIDÊNCIA</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUAÇÃO DO POLICIAMENTO DO TRÂNSITO NAS VIAS MUNICIPAIS EM FACE DA LEI Nº 9.503, DE 23 DE SETEMBRO DE 1997.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO PARA MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A UNIÃO PARA MUNICIPALIZAÇÃO DA GESTÃO DAS AÇÕES E SERVIÇOS DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA SECETARIA DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O D.E.R.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REORGANIZAÇÃO DO QUADRO DO MAGISTÉRIO MUNICIPAL, FIXA CRITÉRIOS E DIRETRIZES PARA IMPLANTAÇÃO DO PLANO DE CARREIRA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO NO PRESENTE EXERCÍCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ARTIGO 3º DA LEI N° 378, DE 30 DE JANEIRO DE 1997.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL E AUTORIZA PERMUTÁ-LO POR OUTRO</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ALVARÁ DE CONSERVAÇÃO DE CONSTRUÇÕES</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL PARA CONCESSÃO DE EMPRÉSTIMO, SOB CONSIGNAÇÃO, AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO DE QUE TRATA A LEI Nº 294, DE 12 DE ABRIL DE 1998</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 1999, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE QUE TRATA O ARTIGO 3° DA LEI N° 447, DE 23 DE MARÇO DE 1998</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 8º, 14 E 15, E SEU PARÁGRAFO ÚNICO DA LEI N° 445, DE 19 DE MARÇO DE 1998, E ALTERA AOS ANEXOS II E IV.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ENTORPECENTES - COMEN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FINS DE CONVÊNIO COM A COORDENADORIA ESTADUAL DE DEFESA CIVIL DO ESTADO DE SÃO PAULO - CEDEC, RELATIVO AO PROGRAMA PREVENTIVO DE RETIRADA DE MORADORES DE ÁREA DE RISCO.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS DISPOSITIVOS DA LEI N° 39 DE 24 DE OUTUBRO DE 1989.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5549/5549_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5549/5549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A  CELEBRAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL, VISANDO A COOPERAÇÃO TÉCNICA PARA IMPLANTAÇÃO DO PROGRAMA DE CARTA DE CRÉDITO - FGTS - AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5556/5556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5556/5556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA EDUCAÇÃO OBJETIVANDO A IMPLANTAÇÃO E O DESENVOLVIMENTO DO PROGRAMA NA ÁREA DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DA IDESU - IBIÚNA DESENVOLVIMENTO E URBANIZAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA CIEE, OBJETIVANDO A IMPLANTAÇÃO DE UM PROGRAMA DE ESTÁGIO PARA ESTUDANTES.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAÇÃO, IDENTIFICAÇÃO E EMPLACAMENTO DE LOGRADOUROS PÚBLICOS</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI 385/98 DE 17 DE FEVEREIRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO DE LOTEAMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "ADOTE UMA ÁREA VERDE", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 200.000,00)</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5584/5584_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5584/5584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA VEREADOR SATIO TERAMAE)</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1999.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PARCELAR EM 36 (TRINTA E SEIS) MESES O REPASSE DO SALDO DEVEDOR DA INDENIZAÇÃO DECORRENTE DA ANULAÇÃO JUDICIAL 42, DE 22/11/88, OBJETO DA LEI Nº 395, DE 09/04/97</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IX E DO ARTIGO 2° DA LEI N° 464, DE 16 DE SETEMBRO DE 1998, ACRESCENTA-LHE UM PARÁGRAFO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO TÍTULO III DA LEI Nº 19, DE 01 DE DEZEMBRO DE 1970, EDITA.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO TÍTULO IV DA LEI N° 19 DE 01° DE DEZEMBRO DE 1970, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE IBIÚNA.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE UM INCISO NO ARTIGO 13 DA LEI N° 475, DE 03 DE DEZEMBRO DE 1998, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CÁLCULO DA TAXA DE FISCALIZAÇÃO E LICENÇA DE OBRAS QUE INCIDE SOBRE AS NORMAS DE EXECUÇÃO DE LOTEAMENTOS E DESMEMBRAMENTOS.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEGISLAÇÃO CONCERNENTE ÀS TAXAS DECORRENTES DO EXERCÍCIO DO PODER DE POLÍCIA ADMINISTRATIVA E ALTERA AS TABELAS DA LEI N° 239 DE 30 DE DEZEMBRO DE 1992</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -907,67 +907,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5625/5625_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1998/5625/5625_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>