--- v0 (2026-02-21)
+++ v1 (2026-06-12)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5846/5846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5846/5846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 22.000,00)</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>José Vicente Zezito Falci</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5850/5850_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5850/5850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 1997, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Aparício Soares Carvalho, DESCONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5855/5855_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5855/5855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE LAZER DO TRABALHADOR NO BAIRRO DO CAPIM AZEDO DE IBIÚNA</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5858/5858_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5858/5858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DISPENSA REMUNERADA DO SERVIDOR PÚBLICO MUNICIPAL NO DIA DE SEU ANIVERSÁRIO</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5859/5859_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5859/5859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO IDOSO NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Aparício Soares Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5863/5863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5863/5863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REGISTRO PELOS ESTABELECIMENTOS DE DESMANCHES EM LIVRO PRÓPRIO, DAS OPERAÇÕES DE COMPRAS DE CARROS DEMONTADOS E AS QUE ENVOLVAM PEÇAS E ACESSÓRIOS</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5865/5865_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5865/5865_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO CENTRO DE APOIO ÀS TRADIÇÕES IBIUNENSES</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5866/5866_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5866/5866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVÊNIO COM A PREFEITURA DA ESTÂNCIA DE SÃO ROQUE E O INSTITUTO DAS APÓSTOLAS DO SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5873/5873_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5873/5873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (R$ 17.016,82)</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5895/5895_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5895/5895_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONCEDER SUBVENÇÃO AO SERPROMI - SERVIÇOS DE PROTEÇÃO AO MENOR DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (R$ 1000,00)</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA A CONSTRUÇÃO DE POSTO DE SAÚDE E SANITÁRIO PÚBLICO.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DE PRÊMIO AO MELHOR EMPRESÁRIO URBANO E RURAL DE IBIÚNA</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMPANHIA MUNICIPAL DE HABITAÇÃO URBANA E RURAL</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RENOMEAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Fábio Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Paulo Dias</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5921/5921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5921/5921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUNICIPAL (RUA PLÁCIDO OTATI DE LIMA)</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO VERDE E BRANCO COMO COR OFICIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DO PAÇO MUNICIPAL</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>José Vicente</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5933/5933_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5933/5933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO MUBNICIPAL (RUA MAURÍCIO BENEDITO GERMANO)</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>José Altemio Fernandes Borges</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5937/5937_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5937/5937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NA LEI N° 239, DE 30 DE DEZEMBRO DE 1992, RESPEITADAS AS ALTERAÇÕES INTRODUZIDAS PELA LEI N° 316/94, QUE TRATA DE IMPOSTOS SOBRE SERVIÇOS DE QUALQUER NATUREZA E TAXAS COBRADAS PELA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5941/5941_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5941/5941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (R$ 6.000,00)</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5944/5944_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5944/5944_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO PARA ALIENAÇÃO DE BENS MÓVEIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5945/5945_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5945/5945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CÂMARA MUNICIPAL DA CRIANÇA E DO ADOLESCENTE DE IBIÚNA</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5946/5946_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5946/5946_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSTO NO ART. 7º DA LEI N° 313, DE 07 DE NOVEMBRO DE 1994.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5947/5947_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5947/5947_texto_integral.pdf</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5948/5948_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5948/5948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE EXPANSÃO URBANA A ÁREA COMPREENDIDA PELO LOTEAMENTO "PATRIMÔNIO DO CARMO", ALTERA A SISTEMÁTICA DE TRIBUTAÇÃO, NAS CONDIÇÕES E REQUISITOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5952/5952_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5952/5952_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA OS ESTABELECIMENTOS DE ENSINO, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5955/5955_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5955/5955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO PROMOVER A PERMUTA DE ÁREA DESTINADA A MELHORIA DO SISTEMA VIÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5956/5956_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5956/5956_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA BANDEIRA OU ESTANDARTE DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5958/5958_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5958/5958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA SISTEMÁTICA DE TRIBUTAÇÃO DE LOTEAMENTOS NA ÁREA URBANA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5961/5961_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5961/5961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 1.255.413,16)</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5963/5963_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5963/5963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VALORES DE REFERÊNCIAS, VENCIMENTOS DE FUNCIONÁRIOS E SALÁRIOS DOS EMPREGADOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5966/5966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5966/5966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DA CONCESSÃO DOS SERVIÇOS DE CEMITÉRIOS, OBJETO DA ESCRITURA DE CONCESSÃO FIRMADA EM 08 DE MARÇO DE 1995</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI N° 373/96, DE 19.12.96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -843,67 +843,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5968/5968_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5866/5866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1996/5968/5968_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>