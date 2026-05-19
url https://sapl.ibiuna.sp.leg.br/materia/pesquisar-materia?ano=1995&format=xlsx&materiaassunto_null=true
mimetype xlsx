--- v0 (2026-02-10)
+++ v1 (2026-05-19)
@@ -54,481 +54,481 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Vicente Zezito Falci</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (R$ 18.000.000,00)</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5882/5882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5882/5882_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DA TABELA DE REFERÊNCIA DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS (25%)</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5883/5883_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5883/5883_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO DE DESMEMBRAMENTO DE IMÓVEIS SITUADOS NO SETOR A (ARTIGO 1º E PARÁGRAFO 1º DA LEI MUNICIPAL Nº 151/80) COM ÁREA SUPERIOR A 125 M2 E JÁ EDIFICADOS ANTERIORMENTE A 05/09/80</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Fábio Bello</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5885/5885_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5885/5885_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O TRANSPORTE DE POSSUIDORES DE DEFICIÊNCIAS FÍSICAS, COMO TAMBÉM MULHERES GESTANTES, A SE LOCOMOVEREM GRATUITAMENTE NOS ÔNIBUS CIRCULARES EM TODO O MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 200.000,00)</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>DESCONHECIDO, Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (R$ 18.000,00)</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5889/5889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5889/5889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 200.00,00)</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONCEDER SUBVENÇÃO A ASSOCIAÇÃO DE PAIS E MESTRES DA E.E.P.S.G. "MARIA ANGERAMI SCALAMANDRÉ" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5892/5892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5892/5892_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 528.000,00)</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL (R$ 200.000,00)</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL (R$200.000,00)</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5896/5896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5896/5896_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 1º DA LEI 311, DE 26 DE OUTUBRO DE 1994; RENOMEIA-O E ACRESCENTA, ÀQUELE ARTIGO, O PARÁGRAFO 2º</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (RUA MARCOS EDUARDO CAMARGO TRUVILHO)</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DE FUNCIONÁRIOS E SERVIDORES DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS (10%)</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 345.000,00)</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 28.000,00)</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PROCEDER À REFORMA E AMPLIAÇÃO NO PRÉDIO DO FÓRUM DA COMARCA E DÁ OUTRAS PROVIDÊNCIAS (R$ 120.000,00)</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, AO EXECUTIVO, PARA IMPLANTAÇÃO DE UM BUSTO EM BRONZE EM HOMENAGEM A MARIO ARIZONO</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A SUPLEMENTAR O CRÉDITO ADICIONAL AUTORIZADO PELA LEI 319/1995 E DÁ OUTRAS PROVIDÊNCIAS (100%)</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (R$ 18.000.000,00)</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 1996 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (R$ 30.000,00)_x000D_
 </t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA A ACADEMIA SUL AMERICANA DE TREINAMENTO ESPIRITUAL DE IBIÚNA (SEICHO-NO-IE DO BRASIL)</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 300.000,00)</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL PARA CONSTRUÇÃO DE UNIDADE ESCOLAR (BAIRRO VARGEM)</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$510.000,00)</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 605.000,00)</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1996</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 205.000,00)</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 200.000,00)</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5931/5931_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5931/5931_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI 228 DE 07/12/1992</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DISTRITO INDUSTRIAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5934/5934_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5934/5934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 15.000,00)</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5935/5935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5935/5935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 98.500,00)</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5936/5936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5936/5936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DA UNIDADE FISCAL DO MUNICÍPIO - UFM, PELA UNIDADE FISCAL DE REFERÊNCIA - UFIR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5938/5938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5938/5938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 113.500,00)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -835,67 +835,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5938/5938_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1995/5938/5938_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>