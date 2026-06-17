--- v0 (2026-02-04)
+++ v1 (2026-06-17)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Vicente Zezito Falci</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5940/5940_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5940/5940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA TABELA DE VALORES DE REFERÊNCIAS DE VENCIMENTOS DE SERVIDORES E FUNCIONÁRIOS MUNICIPAIS, A REESTRUTURAÇÃO ADMINISTRATIVA DA PREFEITURA DO MUNICÍPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5942/5942_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5942/5942_texto_integral.pdf</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5943/5943_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5943/5943_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS (30,25%)</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5951/5951_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5951/5951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONCEDER SUBVENÇÃO AO SERPROMI SERVIÇO DE PROTEÇÃO AO MENOR DE IBIÚNA, E DÁ OUTRAS PROVIDÊNCIAS (752,00 URV'S)</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5962/5962_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5962/5962_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS (43,80%)</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5964/5964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5964/5964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PROCEDER A REFORMA E AMPLIAÇÃO NO PRÉDIO DO FÓRUM DA COMARCA E DÁ OUTRAS PROVIDÊNCIAS (CR$ 30.000.000,00)</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5967/5967_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5967/5967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1995</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5970/5970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5970/5970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO DOS SALÁRIOS DE FUNCIONÁRIOS E SERVIDORES EM URV (UNIDADE REAL DE VALOR) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5973/5973_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5973/5973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS (42,20%)</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5980/5980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5980/5980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (CR$ 52.000.000,00)</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5981/5981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5981/5981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO EM PRÉDIO PÚBLICO (CENTRO COMUNITÁRIO VEREADOR RAMIRO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5984/5984_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5984/5984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS (41,70%)</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Rauci Vieira Machado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5986/5986_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5986/5986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO EM ESTADIO (ESTADIO ROMEU ANTONIO LEITE)</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6004/6004_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6004/6004_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVÊNIO COM A SECRETARIA DA CRIANÇA, FAMÍLIA E BEM ESTAR SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6015/6015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6015/6015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ASSINAR TERMOS DE CONVÊNIO E DE ADITAMENTOS COM O ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DOS NEGÓCIOS DA AGRICULTURA E ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6066/6066_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6066/6066_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO AO ARTIGO 10 DA LEI MUNICIPAL 196, DE 25 DE MAIO DE 1992, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6361/6361_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6361/6361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6344/6344_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6344/6344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A ADQUIRIR UM IMÓVEL DE PROPRIEDADE DA SRA. CACILDA DE GÓES LIMA E SEU MARIDO O SR. JOÃO AUGUSTO DE GÓES LIMA.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6320/6320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6320/6320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DO PARÁGRAFO 2º DO ARTIGO 2º DA LEI MUNICIPAL 292, DE 25/02/94 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 25.000,00)</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6292/6292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6292/6292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ARTIGO 1º DA LEI Nº 67, DE 08/12/89</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SERVIÇOS RELATIVOS À OPERAÇÃO DO ATERRO SANITÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6259/6259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6259/6259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SERVIÇOS FUNERÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6250/6250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6250/6250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA DE USO COMUM, SUA INTEGRAÇÃO À CATEGORIA DE BENS DOMINICAIS E SOBRE A OUTORGA DE CONCESSÃO DE DIREITO REAL DE USO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6242/6242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6242/6242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1995</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6239/6239_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6239/6239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO A TERCEIROS DE AUTORIZAÇÃO PARA IMPLANTAÇÃO, OPERAÇÃO E CONSERVAÇÃO DE CEMITÉRIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6231/6231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6231/6231_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO METRO QUADRADO DAS PROPRIEDADES IMOBILIÁRIAS, PARA EFEITO DE CÁLCULO DO VALOR VENAL PARA O LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6265/6265_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6265/6265_texto_integral.pdf</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6226/6226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6226/6226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR (R$ 30.000,00)</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6222/6222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6222/6222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE SERVIÇOS E OCUPAÇÕES NOS ANEXOS I E II RESPECTIVAMENTE, E ALTERA INDICES DOS ANEXOS IX E X, E INCLUI TAXA NO ANEXO X DA LEI Nº 239 DE 30 DE DEZEMBRO DE 1992.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,67 +765,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6222/6222_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1994/6222/6222_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="209.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>