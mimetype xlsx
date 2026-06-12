--- v0 (2026-02-21)
+++ v1 (2026-06-12)
@@ -54,812 +54,812 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Roquinho do Paruru, Elizeu Dias de Oliveira, José Altemio Fernandes Borges</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5971/5971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5971/5971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA NO DISTRITO DO PARURU (PRAÇA DR. ULYSSES GUIMARÃES)</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Vicente Zezito Falci</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5976/5976_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5976/5976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jonas de Campos, Satio Teramae</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5978/5978_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5978/5978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO, A APOSENTADOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5979/5979_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5979/5979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 11 DA LEI N° 389, DE 29 DE DEZEMBRO DE 1988</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5982/5982_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5982/5982_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ASSINATURA DE CONVÊNIO COM A SECRETARIA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jonas de Campos, Odilon Pires de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6003/6003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6003/6003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA NORMAS PARA APROVAÇÃO DE CONSTRUÇÃO DE PRÉDIOS PÚBLICOS VISANDO ATENDIMENTO À DEFICIENTES FÍSICOS_x000D_
 </t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6007/6007_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6007/6007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE POSTO DE ASSISTÊNCIA SANITÁRIA - PAS (PAULO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Altemio Fernandes Borges</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6008/6008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6008/6008_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NORMAS PARA A PRÁTICA DO COMÉRCIO AMBULANTE NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6009/6009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6009/6009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6014/6014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6014/6014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 2.500.000.000,00)</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6020/6020_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6020/6020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA EDUCAÇÃO E A FUNDAÇÃO PARA O DESENVOLVIMENTO DA EDUCAÇÃO, OBJETIVANDO A IMPLANTAÇÃO E O DESENVOLVIMENTO DO PROGRAMA DE AÇÃO COOPERATIVA ESTADO-MUNCICÍPIO PARA CONSTRUÇÕES ESCOLARES - PAC</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6021/6021_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6021/6021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1994</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6022/6022_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6022/6022_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ADQUIRIR E DOAR MÓVEIS AO PODER JUDICIÁRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Elizeu Dias de Oliveira, Roquinho do Paruru</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6023/6023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6023/6023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENUNCIA DO CONVÊNIO CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IBIÚNA E O INSTITUTO DE PREVIDÊNCIA DO ESTADO DE SÃO PAULO - IPESP</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6030/6030_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6030/6030_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DA CRIANÇA, FAMÍLIA E BEM ESTAR SOCIAL</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6031/6031_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6031/6031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 3.300.000.000,00)</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6049/6049_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6049/6049_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA TABELA DE VALORES DE REFERÊNCIAS DE VENCIMENTOS DE SERVIDORES E FUNCIONÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6051/6051_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6051/6051_texto_integral.pdf</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Roquinho do Paruru, Elizeu Dias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6053/6053_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6053/6053_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (RUA PITICO NUNES DE MORAES)</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rauci Vieira Machado, Elizeu Dias de Oliveira, Roquinho do Paruru</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6054/6054_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6054/6054_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (RUA JOSÉ SANDRONI)</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6060/6060_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6060/6060_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DER</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6061/6061_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6061/6061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (CR$ 88.660.000.000,00)</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6062/6062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6062/6062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREAS DE USO COMUM DO LOTEAMENTO "VELEIROS DE IBIÚNA", SUA INTEGRAÇÃO À CATEGORIA DE BENS DOMINICAIS E SOBRE A OUTORGA DE CONCESSÃO DE USO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Elizeu Dias de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6063/6063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6063/6063_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA MARECHAL DEODORO)</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6065/6065_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6065/6065_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (CR$ 22.450.000.000,00)</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6067/6067_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6067/6067_texto_integral.pdf</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6077/6077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6077/6077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (CR$ 17.080.000.000,00)</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6078/6078_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6078/6078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (CR$ 90.000.000,00)</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6084/6084_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6084/6084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (CR$ 13.200.000,00)</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6086/6086_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6086/6086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (CR$ 33.000.000,00)</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6092/6092_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6092/6092_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (CR$ 6.000.000,00)</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6093/6093_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6093/6093_texto_integral.pdf</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6094/6094_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6094/6094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Ivo Irineu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6100/6100_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6100/6100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA NO BAIRRO DA FIGUEIRA (RUA BEN-TE-VI)</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6101/6101_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6101/6101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TERMO DE ACORDO PARA QUITAÇÃO DE DÍVIDA COM A SABESP</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6102/6102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6102/6102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL (CR$ 40.000.000,00)</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6109/6109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6109/6109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO ADICIONAL (CR$ 17.250.000,00)</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6110/6110_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6110/6110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL (CR$ 69.705.000,00)</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6115/6115_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6115/6115_texto_integral.pdf</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6117/6117_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6117/6117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE IBIÚNA, PARA O PERÍODO DE 1994 A 1997</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6124/6124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6124/6124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBIÚNA, PARA O EXERCÍCIO DE 1994</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Durval Pires</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6126/6126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6126/6126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (ESTRADA CARMO MESSIAS)</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6128/6128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6128/6128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (RUA ARY GRZEGORZ)</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6132/6132_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6132/6132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (ESTRADA JOSÉ PIRES FILHO)</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6133/6133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6133/6133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL (CR$ 16.700.000,00)</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6136/6136_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6136/6136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6140/6140_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6140/6140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO, AO EXECUTIVO, PARA ALIENAÇÃO DE BENS MÓVEIS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6143/6143_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6143/6143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ADICIONAL (CR$ 16.000.000,00)</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6147/6147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6147/6147_texto_integral.pdf</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Aparício Soares Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6154/6154_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6154/6154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NEGOCIAÇÃO COLETIVA DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6162/6162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6162/6162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (CR$ 73.000.000,00)</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6165/6165_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6165/6165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (CR$ 25.000.000,00)</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6167/6167_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6167/6167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6169/6169_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6169/6169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVÊNIO COM A UNICAMP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6172/6172_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6172/6172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO ALIENAR BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6181/6181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6181/6181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL (CR$ 76.320.000,00)</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6185/6185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6185/6185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONTRATAÇÃO TEMPORÁRIA DE MÃO DE OBRA</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6190/6190_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6190/6190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6197/6197_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6197/6197_texto_integral.pdf</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6207/6207_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6207/6207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÁO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6208/6208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6208/6208_texto_integral.pdf</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6215/6215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6215/6215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 16.500.000,00)</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6218/6218_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6218/6218_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1163,67 +1163,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6218/6218_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1993/6218/6218_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>