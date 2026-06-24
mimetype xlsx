--- v0 (2026-02-06)
+++ v1 (2026-06-24)
@@ -54,594 +54,594 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Seishi Miyaji</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6559/6559_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6559/6559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PROGRAMAS AO PLANO PLURIANUAL PARA O PERÍODO DE 1990 A 1993 E INSERE PROGRAMAS NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 1992</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6566/6566_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6566/6566_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CONVÊNIO COM A SECRETARIA DA JUSTIÇA E DA DEFESA DA CIDADANIA, DESTINADO AO ESTABELECIMENTO DE PROGRAMA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR, PARA CUMPRIMENTO DAS DISPOSIÇÕES DO CÓDIGO DE DEFESA DO CONSUMIDOR, DA LEI DELEGADA Nº 4, DE 26/09/62, E DAS DEMAIS NORMAS LEGAIS E REGULAMENTARES PERTINENTES.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6593/6593_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6593/6593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DO TRABALHO E DA PROMOÇÃO SOCIAL</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Lourival Correia de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR ÁREA DO LOTEAMENTO "RECANTO PARAÍSO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI Nº 187, DE 20.03.92</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (RUA JOÃO MATIUSSO)</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A ADQUIRIR E DOAR IMÓVEL À SABESP - COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS (RUA DOMINGOS CASSABURI, RUA BENEDITO DOMINGUES VIEIRA, RUA RIO DE UNA, RUA RIO SOROCAMIRIM, RUA MURUNDÚ, RUA LAGEADINHO)</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Juracy Paulista</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6594/6594_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6594/6594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS (RUA FLAVIO ROLIM GRANGEIRO, RUA ROMEU GABRIEL VIEIRA, RUA BENEDITO GODINHO DO NASCIMENTO NETO, RUA MARIO PIRES DE OLIVEIRA)</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6582/6582_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6582/6582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS (RUA DOMINGOS CASSABURI, RUA BENEDITO DOMINGUES VIEIRA, RUA RIO DE UNA, RUA RIO SOROCAMIRIM, RUA MURUNDÚ)</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6591/6591_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6591/6591_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A LOCAR E CEDER 04 (QUATRO) SALÕES COMERCIAIS AO PODER JUDICIÁRIO LOCAL</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6573/6573_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6573/6573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A ADQUIRIR E DOAR IMÓVEL À SABESP (COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO)</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6569/6569_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6569/6569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 1.535.000.000,00)</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6562/6562_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6562/6562_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DE GRATIFICAÇÃO NATALINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6561/6561_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6561/6561_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 955.000.000,00)</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6558/6558_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6558/6558_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6555/6555_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6555/6555_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE PARTE DA ÁREA DE USO COMUM DO POVO PARA INSTALAÇÃO DE UM BARRACÃO DO PRODUTOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6527/6527_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6527/6527_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1993</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6556/6556_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6556/6556_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 2.530.300.000,00)</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6554/6554_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6554/6554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A RECEBER EM DOAÇÃO, IMÓVEIS DESTINADOS A ABERTURA DE UMA RUA</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6542/6542_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6542/6542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A RECEBER POR DOAÇÃO, DA FAZENDA DO ESTADO DE SÃO PAULO, IMÓVEL SITUADO NESTA CIDADE</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6541/6541_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6541/6541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 2.050.000.000,00)</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6538/6538_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6538/6538_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 350.000.000,00)</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6539/6539_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6539/6539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 50.000.000,00)</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Kenzi Sugahara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM ESTRADA MUNICIPAL (ESTRADA VICINAL MARIA SOARES RAMALHO)</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6532/6532_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6532/6532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (RUA CHITOSE MIYAJI)</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6528/6528_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6528/6528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 133.000.000,00)</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t xml:space="preserve">Antônio Carlos de Moraes </t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6521/6521_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6521/6521_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA DE CONVÊNIO COM A ACARTEIRA DE PREVIDÊNCIA DOS VEREADORES E PREFEITOS DO ESTADO DE SÃO PAULO - IPESP</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Kenzi Sugahara, Tadeu Antonio Soares</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6519/6519_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6519/6519_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (RUA IRMÃOS MAEDA)</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Waldomiro Ferreira de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6517/6517_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6517/6517_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÕES DE RUAS NA SEDE DO DISTRITO DO PARURÚ</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Tadeu Antonio Soares</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6515/6515_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6515/6515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA (RUA OCTAVIO LINDOLFO DA SILVA)</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6509/6509_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6509/6509_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 200.000.000,00)</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6503/6503_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6503/6503_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFICIALIZAÇÃO DE VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6498/6498_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6498/6498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSINAR CONVÊNIO COM A SECRETARIA DE ESTADO DA CULTURA</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6494/6494_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6494/6494_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 325.000.000,00)</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6490/6490_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6490/6490_texto_integral.pdf</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6485/6485_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6485/6485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 264.000.000,00)</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6478/6478_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6478/6478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 1.054.000.000,00)</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6472/6472_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6472/6472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO AOS SERVIDORES E FUNCIONÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6441/6441_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6441/6441_texto_integral.pdf</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6418/6418_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6418/6418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO METRO QUADRADO DAS PROPRIEDADES IMOBILIÁRIAS, PARA EFEITO DE CÁLCULO DO VALOR VENAL PARA O LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DÁ OUTRAS PROVIDËNCIAS</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6412/6412_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6412/6412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DA UNIDADE DE VALOR FISCAL DO MUNICÍPIO DE IBIÚNA - U.F.M. - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6409/6409_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6409/6409_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA NOVAS TABELAS PARA LANÇAMENTOS DE IMPOSTOS SOBRE SERVIÇOS DE QUALQUER NATUREZA E TAXAS COBRADAS PELA MUNICIPALIDADE</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6403/6403_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6403/6403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 89.000.000,00)</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6381/6381_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6381/6381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE POSTO DE ASSISTÊNCIA SANITÁRIA - PAS (POSTO DE ASSISTÊNCIA SANITÁRIA PAULA COELHO RAMALHO)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -948,67 +948,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6381/6381_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6517/6517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1992/6381/6381_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>