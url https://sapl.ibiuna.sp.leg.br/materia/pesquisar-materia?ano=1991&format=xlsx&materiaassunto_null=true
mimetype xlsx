--- v0 (2026-02-17)
+++ v1 (2026-06-21)
@@ -54,453 +54,453 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO, ORGANIZAÇÃO E COMPETÊNCIA DO CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Waldomiro Ferreira de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA DO DISTRITO DO PARURÚ (RUA RAYMUNDO JOSÉ PEREIRA)</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Fortunato Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À EEPG(R) DO BAIRRO VARGEM (EEPG(R) PROFª MARIA AURORA LEITE AGOSTINHO)</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULARIZAÇÃO DE LOTEAMENTOS E DESMEMBRAMENTOS NO MUNICÍPIO DE IBIÚNA</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS SERVIDORES DO ESTADO COLOCADOS À DISPOSIÇÃO DA REDE BÁSICA DOS SERVIÇOS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Lourival Correia de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LOTEAMENTO FECHADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA ALÍQUOTA DO IMPOSTO SOBRE PRESTAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MUNICIPALIDADE A PARTICIPAR DO "PROGRAMA DE PERENIZAÇÃO DAS ESTRADAS DE TERRA ATRAVÉS DA INTEGRAÇÃO ESTADO-MUNICÍPIOS"</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA-SE O BRASÃO DE ARMAS DO MUNICÍPIO DE IBIÚNA, BEM COMO O ESTANDARTE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (CR$ 6.500.000,00)</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Vicente Agostinho Filho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA (RUA YOSHIJIRO MURAMATSU)</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 1992</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6739/6739_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6739/6739_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1992</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO AOS FUNCIONÁRIOS DA UNIÃO OU DO ESTADO QUE PRESTAM SERVIÇOS DE INTERESSE DO MUNICÍPIO NO SETOR DE SAÚDE OU ODONTOLOGIA</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 7.000.000,00)</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 13.000.000,00)</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t xml:space="preserve">Antônio Carlos de Moraes </t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO COMEN - CONSELHO MUNICIPAL DE ENTORPECENTES</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA MÚSICA DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GRATIFICAÇÃO AOS FUNCIONÁRIOS DA UNIÃO OU DO ESTADO QUE PRESTAM SERVIÇOS AOS INTERESSES DO MUNICÍPIO NO SETOR DE ODONTOLOGIA.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6659/6659_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6659/6659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA E SUA SECRETARIA GERAL DA ADMINISTRAÇÃO A FIRMAREM CONVÊNIO COM O BANCO DO BRASIL S.A.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6665/6665_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6665/6665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DELEGAÇÃO, PELA SECRETARIA DE ESTADO DA SAÚDE, COMPETÊNCIA PARA APROVAÇÃO PRÉVIA DE PROJETOS DE EDIFICAÇÕES NELA ESPECIFICADOS</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE PRÊMIO DE SEGURO DE VIDA EM GRUPO E ACIDENTES PESSOAIS AOS VEREADORES, FUNCIONÁRIOS E SERVIDORES DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6636/6636_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6636/6636_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE PARTE DE ÁREA DE USO COMUM DO POVO E AUTORIZA O EXECUTIVO A DOÁ-LA AO CENTRO ESPÍRITA "BEZERRA DE MENEZES" DE IBIÚNA</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6635/6635_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6635/6635_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO METRO QUADRADO DAS PROPRIEDADES IMOBILIÁRIAS, PARA EFEITO DE CÁLCULO DO VALOR VENAL PARA LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE ÁREA VERDE DO LOTEAMENTO "JARDIM SANDRA MARIA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (CR$ 7.000.000.000,00)</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6614/6614_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6614/6614_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO AOS FUNCIONÁRIOS E SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -807,67 +807,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6614/6614_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1991/6614/6614_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="198.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>