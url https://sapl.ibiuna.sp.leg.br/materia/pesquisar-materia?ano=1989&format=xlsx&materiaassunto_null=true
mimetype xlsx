--- v0 (2026-02-04)
+++ v1 (2026-05-19)
@@ -54,1221 +54,1221 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jonas de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6971/6971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6971/6971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAR COM A ELETROPAULO - ELETRICIDADE DE SÃO PAULO S/A</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7003/7003_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7003/7003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O IMPOSTO SOBRE TRANSMISSÃO "INTER VIVOS", A QUALQUER TÍTULO, POR ATO ONEROSO, DE BENS IMÓVEIS E DE DIREITOS REAIS SOBRE ELES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7009/7009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7009/7009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO AOS FUNCIONÁRIOS E SERVIDORES DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7008/7008_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7008/7008_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO AOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7011/7011_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7011/7011_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DO IMPOSTO SOBRE VENDA A VAREJO DE COMBUSTÍVEIS LÍQUIDOS E GASOSOS, INSTITUÍDO PELA LEI MUNICIPAL Nº 389, DE 29.12.88, TODOS OS ESTABELECIMENTOS QUE COMERCIALIZAM O GÁS LIQUEFEITO DE PETRÓLEO, LOCALIZADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7006/7006_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7006/7006_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA AGRICULTURA VISANDO O DESENVOLVIMENTO DE ESFORÇOS PARA MELHORAR O ATENDIMENTO DA CASA DA AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7013/7013_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7013/7013_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 288.000,00)</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7014/7014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7014/7014_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A RECEBER DO ESTADO UM IMÓVEL EM DOAÇÃO</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luiz Machado</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7015/7015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7015/7015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE PENSÃO MENSAL À SRA. MARIA AGUIAR DE CAMPOS</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7017/7017_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7017/7017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 190.000,00)</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7019/7019_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7019/7019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTRUÇÃO DE UM BARRACÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7018/7018_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7018/7018_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 285.000,00)</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7048/7048_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7048/7048_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (NCZ$ 238.350,00)</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7050/7050_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7050/7050_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (NCZ$ 156.000,00)</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Helio Roberto de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7147/7147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7147/7147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA ANTONIO JOSÉ SOARES)</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7148/7148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7148/7148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 221.000,00)</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t xml:space="preserve">Antônio Carlos de Moraes </t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7162/7162_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7162/7162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA NOS IMÓVEIS, O FECHAMENTO DE TERRENOS NÃO EDIFICADOS E A CONSTRUÇÃO DE PASSEIOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7168/7168_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7168/7168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (RUA VEREADOR WILSON DO CARMO FALCI)</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Lourival Correia de Araújo, José Jorge Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7175/7175_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7175/7175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (TRAVESSA NAZARIA CIPRIANO DE FREITAS)</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7181/7181_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7181/7181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 1.800.000,00)</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7208/7208_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7208/7208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA VEREADOR JOSÉ MENDES)</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7210/7210_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7210/7210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM RODOVIA MUNICIPAL (RODOVIA CHITOSE MIYAJI)</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7211/7211_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7211/7211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA ROQUE SOARES DE CAMPOS)</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7212/7212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7212/7212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA VEREADOR JOÃO BATISTA CARMELO)</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7209/7209_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7209/7209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM PRAÇA PÚBLICA (PRAÇA VEREADOR IVO SOARES DE CAMPOS)</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7221/7221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7221/7221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 963.500,00)</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Tadeu Antonio Soares</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7226/7226_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7226/7226_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (RUA PAULO COELHO RAMALHO)</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7234/7234_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7234/7234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS POVIDÊNCIAS (RUA VEREADOR RAIMUNDO VIEIRA BASTOS)</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (RUA ANGELINO VIEIRA RUIVO)</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7235/7235_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7235/7235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (RUA DURVAL AUGUSTO DE MORAES)</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7236/7236_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7236/7236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7258/7258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7258/7258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t xml:space="preserve">Tadeu Antonio Soares, Antônio Carlos de Moraes </t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7260/7260_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7260/7260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS (RUA MILTON GIANCOLI)</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7261/7261_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7261/7261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA E OUTRAS PROVIDÊNCIAS (RUA JOSÉ PEDRO FERRACINI)</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7264/7264_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7264/7264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 79.000,00)</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7269/7269_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7269/7269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA GUARDA MUNICIPAL DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7275/7275_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7275/7275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 70.000,00)</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7277/7277_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7277/7277_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICA OS ANEXOS DA LEI Nº 18, DE 16 DE JUNHO DE 1989</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7276/7276_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7276/7276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 125.000,00)</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7281/7281_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7281/7281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA LOCAÇÃO DE IMÓVEL </t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ivo Irineu</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7280/7280_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7280/7280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS (PRAÇA VEREADOR DR. JOÃO BENEDICTO DE MELLO JÚNIOR)</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7282/7282_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7282/7282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS (AVENIDA BRASIL)</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7283/7283_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7283/7283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONV}ENIO COM O DEPARTAMENTO DE ÁGUAS E ENERGIA ELÉTRICA - DAEE, ÓRGÃO VINCULADO À SECRETARIA DE ENERGIA E SANEAMENTO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7303/7303_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7303/7303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA AS DENOMINAÇÕES E REFERÊNCIAS DO QUADRO DO PESSOAL DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7304/7304_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7304/7304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SECRETARIA DOS NEGÓCIOS DE ESPORTES E TURISMO, VISANDO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA ILUMINADA, NO MUNICÍPIO</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7305/7305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7305/7305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 233.000,00)</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7306/7306_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7306/7306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 1.971.000,00)</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7318/7318_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7318/7318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO DE PROTEÇÃO AOS MENORES DE IBIÚNA - (SERPROMI)</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Fortunato Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7319/7319_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7319/7319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRAÇA DA ROTATÓRIA LOCALIZADA NA ESTRADA QUE LIGA O CENTRO DESTA CIDADE AO BAIRRO DA CACHOEIRA, NO CRUZAMENTO COM A AV. ANTONIO FALCI (PRAÇA SOLDADO BOAMORGNES JOSÉ DA SILVA)</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7320/7320_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7320/7320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7321/7321_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7321/7321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7308/7308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7308/7308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICONAL ESPECIAL (NCZ$ 3.000,00)</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7312/7312_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7312/7312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 1.030.000,00)</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Juracy Paulista</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7311/7311_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7311/7311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA REDAÇÃO AO ARTIGO 27 DA LEI Nº 69, DE 20 DE JULHO DE 1978</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7316/7316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7316/7316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 2.500,00)</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7302/7302_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7302/7302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A ASSINAR, COM A COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP - CONVÊNIO PARA EXECUÇÃO DE OBRAS DE REPOSIÇÃO DE PAVIMENTAÇÃO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7300/7300_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7300/7300_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE VIA PÚBLICA LOCALIZADA NO LOTEAMENTO "RESIDENCIAL TERRIACA", LOCALIZADO NO Bº. DO VOTORANTIM (RUA JOSÉ TERRIACO)</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7299/7299_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7299/7299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 400.000,00)</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7294/7294_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7294/7294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (AVENIDA SEIGI YAMAMOTO)</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Lourival Correia de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7293/7293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7293/7293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (AVENIDA JOÃO CIPULO)</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7292/7292_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7292/7292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (AVENIDA LÁZARO FERMINO DE ALMEIDA)</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7289/7289_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7289/7289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 535.000,00)</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7287/7287_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7287/7287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO COMUNITÁRIO MUNICIPAL DE MELHORAMENTOS</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7285/7285_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7285/7285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1990 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7259/7259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7259/7259_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1990</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7257/7257_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7257/7257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE IBIÚNA, PARA O PERÍODO DE 1990 A 1993</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7256/7256_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7256/7256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS II E III DA LEI Nº 18, DE 16 DE JUNHO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7254/7254_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7254/7254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (AV. JOSÉ MILANI JÚNIOR)</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7251/7251_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7251/7251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A CELEBRAR TERMO DE ADITAMENTO AO CONVÊNIO SEH-22/86, FIRMADO ENTRE A PREFEITURA E O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA EXECUTIVA DA HABITAÇÃO E A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7250/7250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7250/7250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA EDUCAÇÃO, OBJETIVANDO A EXECUÇÃO DE POGRAMA DE MUNICIPALIZAÇÃO DO ENSINO</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7248/7248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7248/7248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 9.900,00)</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7247/7247_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7247/7247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL (NCZ$ 60.000,00)</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7246/7246_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7246/7246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 2.148.000,00)</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7242/7242_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7242/7242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTES DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7238/7238_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7238/7238_texto_integral.pdf</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7237/7237_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7237/7237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA CONSTRUIR E EQUIPAR UMA SALA ESCRITÓRIO MODELO PARA CURSO DE TÉCNICO DE CONTABILIDADE, NO PRÉDIO DA EEPSG "PROF. ROQUE BASTOS".</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7219/7219_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7219/7219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EMPRÉSTIMOS COM A CAIXA ECONÔMICA FEDERAL - CEF, A OFERECER GARANTIAS E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7111/7111_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7111/7111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 2.333.000,00)</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7109/7109_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7109/7109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 10.000,00)</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 725.000,00)</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE IPTU A IMÓVEIS NA ÁREA URBANA UTILIZADOS PARA FINALIDADE AGRÍCOLA</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O VALOR DO M2 DAS PROPRIEDADES IMOBILIÁRIAS, PARA EFEITO DE CÁLCULO DO VALOR VENAL PARA LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7080/7080_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7080/7080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 145.000,00)</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Waldomiro Ferreira de Campos</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7074/7074_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7074/7074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS (RUA LÁZARA MARIA DA CONCEIÇÃO)</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7077/7077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7077/7077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFICIALIZAÇÃO DE VIA PÚBLICA (RUA FRANCISCO DE BARROS)</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO EM VIA PÚBLICA (RUA SÃO PAULO)</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7063/7063_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7063/7063_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (RUA ONORATO BRAZ GODINHO)</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7062/7062_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7062/7062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO EM VIA PÚBLICA (RUA SANTA NARCISA)</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7039/7039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7039/7039_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 1.450.000,00)</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7029/7029_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7029/7029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7038/7038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7038/7038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 353.000,00)</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7028/7028_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7028/7028_texto_integral.pdf</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7026/7026_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7026/7026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA (RUA IWATE-KEN)</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7025/7025_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7025/7025_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 210.390,00)</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7023/7023_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7023/7023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 50.000,00)</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6988/6988_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6988/6988_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL (NCZ$ 30.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1575,67 +1575,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7168/7168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7175/7175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7181/7181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7210/7210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7211/7211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7212/7212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7209/7209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7226/7226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7234/7234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7235/7235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7236/7236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7258/7258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7260/7260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7261/7261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7264/7264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7269/7269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7275/7275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7277/7277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7276/7276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7281/7281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7280/7280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7282/7282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7283/7283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7303/7303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7304/7304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7305/7305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7306/7306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7318/7318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7319/7319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7320/7320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7321/7321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7308/7308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7312/7312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7311/7311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7316/7316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7302/7302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7300/7300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7299/7299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7294/7294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7293/7293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7292/7292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7289/7289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7287/7287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7285/7285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7259/7259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7257/7257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7256/7256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7254/7254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7251/7251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7248/7248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7247/7247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7246/7246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7242/7242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7238/7238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7237/7237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7219/7219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6988/6988_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7168/7168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7175/7175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7181/7181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7208/7208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7210/7210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7211/7211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7212/7212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7209/7209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7221/7221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7226/7226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7234/7234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7235/7235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7236/7236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7258/7258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7260/7260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7261/7261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7264/7264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7269/7269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7275/7275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7277/7277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7276/7276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7281/7281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7280/7280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7282/7282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7283/7283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7303/7303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7304/7304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7305/7305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7306/7306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7318/7318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7319/7319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7320/7320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7321/7321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7308/7308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7312/7312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7311/7311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7316/7316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7302/7302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7300/7300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7299/7299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7294/7294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7293/7293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7292/7292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7289/7289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7287/7287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7285/7285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7259/7259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7257/7257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7256/7256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7254/7254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7251/7251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7250/7250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7248/7248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7247/7247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7246/7246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7242/7242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7238/7238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7237/7237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7219/7219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1989/6988/6988_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>