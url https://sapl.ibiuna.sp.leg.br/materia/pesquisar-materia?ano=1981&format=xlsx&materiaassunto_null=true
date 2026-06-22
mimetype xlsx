--- v0 (2026-02-20)
+++ v1 (2026-06-22)
@@ -54,627 +54,627 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dr. Orlando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8706/8706_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8706/8706_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8713/8713_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8713/8713_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8718/8718_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8718/8718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8721/8721_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8721/8721_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NO VALOR DE ATÉ CR$ 1.500.000,00 (HUM MILHÃO E QUINHENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8728/8728_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8728/8728_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DO PLANO COMUNITÁRIO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8736/8736_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8736/8736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 240.000,00 (DUZENTOS E QUARENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8738/8738_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8738/8738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 752.000,00 (SETECENTOS E CINQUENTA E DOIS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8741/8741_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8741/8741_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 2.000.000,00 (DOIS MILHÕES DE CRUZEIROS)</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8744/8744_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8744/8744_texto_integral.pdf</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8745/8745_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8745/8745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR OPERAÇÃO DE ARRENDAMENTO MERCANTIL COM SAFRA-LEASING S/A ARRENDAMENTO MERCANTIL ATÉ O VALOR DE CR$ 6.676.400,00 (SEIS MILHÕES SEISCENTOS E SETENTA E SEIS MIL E QUATROCENTOS CRUZEIROS)</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8746/8746_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8746/8746_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO E DE SUBVENÇÃO AO CENTRO DE ASSISTÊNCIA SOCIAL DE IBIÚNA (C.A.S.I.)</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8834/8834_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8834/8834_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE ATÉ CR$ 20.000,00 (VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8836/8836_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8836/8836_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA O QUADRO DE PESSOAL DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8837/8837_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8837/8837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 200.000,00 (DUZENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8838/8838_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8838/8838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 4.500.000,00 (QUATRO MILHÕES E QUINHENTOS MIL CRUZEIROS)"</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8842/8842_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8842/8842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 1.500.000,00 (HUM MILHÃO E QUINHENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 1.000.000,00 (HUM MILHÃO DE CRUZEIROS)</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE VERBA DO ORÇAMENTO DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8845/8845_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8845/8845_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 280.000,00 (DUZENTOS E OITENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8860/8860_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8860/8860_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 150.000,00 (CENTO E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8861/8861_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8861/8861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 166.750,51 (CENTO E SESSENTA E SEIS MIL SETECENTOS E CINQUENTA CRUZEIROS E CINQUENTA E UM CENTAVOS)</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8862/8862_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8862/8862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 50.000,00 (CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8863/8863_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8863/8863_texto_integral.pdf</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8864/8864_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8864/8864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 16.800,00 (DEZESSEIS MIL E OITOCENTOS CRUZEIROS)</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8867/8867_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8867/8867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 241.295,77 (DUZENTOS E QUARENTA E UM MIL DUZENTOS E NOVENTA E CINCO CRUZEIROS E SETENTA E SETE CENTAVOS)</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8868/8868_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8868/8868_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 36.614,87 (TRINTA E SEIS MIL SEISCENTOS E QUATORZE CRUZEIROS E OITENTA E SETE CENTAVOS)</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8870/8870_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8870/8870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS E SERVIDOR DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8876/8876_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8876/8876_texto_integral.pdf</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8881/8881_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8881/8881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 120.000,00 (CENTO E VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8889/8889_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8889/8889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 150.000,00 (CENTO E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8890/8890_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8890/8890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 2º  DA LEI MUNICIPAL Nº 136, DE 31 DE MARÇO DE 1980</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8891/8891_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8891/8891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS APLICAÇÕES NO MERCADO ABERTO (OPEN MARKET) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8892/8892_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8892/8892_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 2.425.000,00 (DOIS MILHÕES QUATROCENTOS E VINTE E CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8897/8897_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8897/8897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 120.000,00 (CENTO E VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8898/8898_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8898/8898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 261.000,00 (DUZENTOS E SESSENTA E UM MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8901/8901_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8901/8901_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DOS NEGÓCIOS DO INTERIOR, PARA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8902/8902_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8902/8902_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1982</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8916/8916_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8916/8916_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE IBIÚNA, PARA O TRIÊNIO DE 1982/1984</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8918/8918_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8918/8918_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 4.000.000,00 (QUATRO MILHÕES DE CRUZEIROS)</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8924/8924_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8924/8924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 684.000,00 (SEISCENTOS E OITENTA E QUATRO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8927/8927_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8927/8927_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 250.000,00 (DUZENTOS E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8930/8930_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8930/8930_texto_integral.pdf</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8932/8932_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8932/8932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 32.500,00 (TRINTA E DOIS MIL E QUINHENTOS CRUZEIROS)</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8935/8935_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8935/8935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 1º E 2º DA LEI Nº 212, DE 26/10/1981</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8835/8835_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8835/8835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 205.000,00 (DUZENTOS E CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8740/8740_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8740/8740_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A NISSIN ALIMENTOS LTDA.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8733/8733_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8733/8733_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 470.000,00 (QUATROCENTOS E SETENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8722/8722_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8722/8722_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXCECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR SUA SECRETARIA DE ESPORTES E TURISMO, VISANDO O RECEBIMENTO DE UM AUXÍLIO DE CR$ 1.000.000,00 (HUM MILHÃO DE CRUZEIROS)</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8719/8719_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8719/8719_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE REVALORIZAÇÃO EM 100% (CEM POR CENTO) DOS VALORES DOS ARTIGOS 5º, 6º, 8º, SEUS ÍTENS E PARÁGRAFOS DA LEI Nº 176, DE 29/12/80</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8707/8707_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8707/8707_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO COM O DEPARTAMENTO DE EDIFÍCIOS E OBRAS PÚBLICAS DA SECRETARIA DE OBRAS E DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO, VISANDO A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO SOROCABUÇÚ, LIGAÇÃO COM O BAIRRO DO PAIOL GRANDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -981,67 +981,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8706/8706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8713/8713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8718/8718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8721/8721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8728/8728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8736/8736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8738/8738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8741/8741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8744/8744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8745/8745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8746/8746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8834/8834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8836/8836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8837/8837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8838/8838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8842/8842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8845/8845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8860/8860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8861/8861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8862/8862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8863/8863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8864/8864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8867/8867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8868/8868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8870/8870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8876/8876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8881/8881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8889/8889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8890/8890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8891/8891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8892/8892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8897/8897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8898/8898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8901/8901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8902/8902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8916/8916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8918/8918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8924/8924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8927/8927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8930/8930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8932/8932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8935/8935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8835/8835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8740/8740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8733/8733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8722/8722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8719/8719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8707/8707_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8706/8706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8713/8713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8718/8718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8721/8721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8728/8728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8736/8736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8738/8738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8741/8741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8744/8744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8745/8745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8746/8746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8834/8834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8836/8836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8837/8837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8838/8838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8842/8842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8845/8845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8860/8860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8861/8861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8862/8862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8863/8863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8864/8864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8867/8867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8868/8868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8870/8870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8876/8876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8881/8881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8889/8889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8890/8890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8891/8891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8892/8892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8897/8897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8898/8898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8901/8901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8902/8902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8916/8916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8918/8918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8924/8924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8927/8927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8930/8930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8932/8932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8935/8935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8835/8835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8740/8740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8733/8733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8722/8722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8719/8719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1981/8707/8707_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>