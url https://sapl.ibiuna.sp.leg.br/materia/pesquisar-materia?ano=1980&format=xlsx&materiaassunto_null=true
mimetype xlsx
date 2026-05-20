--- v0 (2026-02-06)
+++ v1 (2026-05-20)
@@ -54,609 +54,609 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dr. Orlando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8761/8761_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8761/8761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 60.000,00 (SESSENTA  MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8776/8776_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8776/8776_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 1.050,00 (HUM MILHÃO E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8788/8788_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8788/8788_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 26.000,00 (VINTE E SEIS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8798/8798_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8798/8798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 252.000,00 (DUZENTOS E CINQUENTA E DOIS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8801/8801_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8801/8801_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTAGEM RECÍPROCA DE TEMPO DE SERVIÇO PÚBLICO E DE ATIVIDADE PRIVADA PARA EFEITO DE APOSENTADORIA DO SERVIDOR MUNICIPAL</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8803/8803_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8803/8803_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE REFERÊNCIAS NUMÉRICAS DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8804/8804_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8804/8804_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 17.522,22 (DEZESSETE MIL, QUINHENTOS E VINTE E DOIS CRUZEIROS E VINTE E DOIS CENTAVOS)</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8805/8805_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8805/8805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 100.000,00 (CEM MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8811/8811_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8811/8811_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE UM CRÉDITO ESPECIAL DE CR$ 6.000,00 (SEIS MIL CRUZEIROS) PARA PAGAMENTO DA CONTRIBUIÇÃO DO IPESP</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8820/8820_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8820/8820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 140 DE 18/04/80</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8821/8821_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8821/8821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A MITRA ARQUIDIOCESANA, PARA CONSTRUÇÃO DE UM JARDIM</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8840/8840_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8840/8840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 80.000,00 (OITENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8846/8846_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8846/8846_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8847/8847_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8847/8847_texto_integral.pdf</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8879/8879_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8879/8879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA DE VENCIMENTOS DOS FUNCIONÁRIOS DA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8882/8882_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8882/8882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL (50%)</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8884/8884_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8884/8884_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 50.000,00 (CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8893/8893_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8893/8893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 70.000,00 (SETENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8896/8896_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8896/8896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A CELEBRAR CONVÊNIO COM O DEPARTAMENTO DE EDIFÍCIOS E OBRAS PÚBLICAS DA SECRETARIA DE OBRAS E DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO, VISANDO A CONSTRUÇÃO DE UMA PONTE NA LIGAÇÃO DO BAIRRO DO PIAI COM O BAIRRO SOROCABUSSU E DÁ OUTRAS PROVIDÊCIAS</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8899/8899_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8899/8899_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVISÃO DO PERÍMETRO URBANO EM SETORES</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8900/8900_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8900/8900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA CR$ 1.500.000,00 (HUM MILHÃO E QUINHENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8907/8907_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8907/8907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 1.160.000,00 (HUM MILHÃO CENTO E SESSENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8917/8917_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8917/8917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 250.000,00 (DUZENTOS E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8920/8920_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8920/8920_texto_integral.pdf</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8921/8921_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8921/8921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 15.000,00 (QUINZE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8922/8922_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8922/8922_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 80.000,00 (OITENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8926/8926_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8926/8926_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IBIÚNA PARA O EXERCÍCIO DE 1981</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8928/8928_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8928/8928_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O ORÇAMENTO PLURIANUAL DE INVESTIMENTOS DO MUNICÍPIO DE IBIÚNA, PARA O TRIÊNIO DE 1981/1983</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8929/8929_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8929/8929_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 25.000,00 (VINTE E CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8936/8936_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8936/8936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 490.000,00 (QUATROCENTOS E NOVENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8938/8938_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8938/8938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 250.000,00 (DUZENTOS E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8964/8964_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8964/8964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DE IBIÚNA E O HOSPITAL PSIQUIÁTRICO DE IBIÚNA S/C, PARA PRESTAÇÃO DE SERVIÇOS MÉDICOS-ASSISTENCIAIS ÀS  PESSOAS RECONHECIDAMENTE POBRES, RESIDENTES NO MUNICÍPIO E ABRE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 160.000,00 (CENTO E SESSENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8965/8965_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8965/8965_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL NOS SERVIÇOS ESPECIAIS DE TELECOMUNICAÇÕES DO ESTADO DE SÃO PAULO - SETASA</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8966/8966_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8966/8966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A PERMUTAR TERRENO COM PRÉDIO ESCOLAR ANTIGO PARA A CONSTRUÇÃO DE NOVO PRÉDIO ESCOLAR</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8969/8969_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8969/8969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 131.970,62 (CENTO E TRINTA E UM MIL SETECENTOS E NOVENTA CRUZEIROS E SESSENTA E DOIS CENTAVOS)</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8970/8970_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8970/8970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A RECEBER RECURSOS FINANCEIROS</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8971/8971_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8971/8971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A CONESP</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8980/8980_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8980/8980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 2º DA LEI Nº 3/67, DE 9 DE JANEIRO DE 1967</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8981/8981_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8981/8981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVALORIZAÇÃO DE REFERÊNCIAS NUMÉRICAS DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9002/9002_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9002/9002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 1.280.000,00 (HUM MILHÃO, DUZENTOS E OITENTA  MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9009/9009_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9009/9009_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS FUNCIONÁRIOS MUNICIPAIS</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9014/9014_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9014/9014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 46.000,00 (QUARENTA E SEIS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9015/9015_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9015/9015_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 500.000,00 (QUINHENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9038/9038_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9038/9038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMPRÉSTIMO PARA PAVIMENTAÇÃO, GUIAS E SARJETAS ATÉ O MONTANTE DE CR$ 10.000,00 (DEZ MILHÕES DE CRUZEIROS) A SER CONTRAÍDO COM A CAIXA ECONÔMICA DO ESTADO DE SÃO PAULO S/A</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9039/9039_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9039/9039_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIVISÕES E SUBDIVISÕES DO SOLO URBANO DE IBIÚNA PARA CÁLCULO DE IPTU PARA EXERCÍCIO DE 1981 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9040/9040_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9040/9040_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 6.500,00 (SEIS MIL E QUINHENTOS CRUZEIROS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -963,67 +963,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8761/8761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8776/8776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8788/8788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8798/8798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8801/8801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8803/8803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8804/8804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8805/8805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8811/8811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8820/8820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8821/8821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8840/8840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8846/8846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8847/8847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8879/8879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8882/8882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8884/8884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8893/8893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8896/8896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8899/8899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8900/8900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8907/8907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8917/8917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8920/8920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8921/8921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8922/8922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8926/8926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8928/8928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8929/8929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8936/8936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8938/8938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8964/8964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8965/8965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8966/8966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8969/8969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8970/8970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8971/8971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8980/8980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8981/8981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9002/9002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9009/9009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9014/9014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9015/9015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9038/9038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9039/9039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9040/9040_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8761/8761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8776/8776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8788/8788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8798/8798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8801/8801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8803/8803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8804/8804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8805/8805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8811/8811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8820/8820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8821/8821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8840/8840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8846/8846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8847/8847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8879/8879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8882/8882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8884/8884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8893/8893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8896/8896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8899/8899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8900/8900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8907/8907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8917/8917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8920/8920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8921/8921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8922/8922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8926/8926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8928/8928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8929/8929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8936/8936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8938/8938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8964/8964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8965/8965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8966/8966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8969/8969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8970/8970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8971/8971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8980/8980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/8981/8981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9002/9002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9009/9009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9014/9014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9015/9015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9038/9038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9039/9039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1980/9040/9040_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>