--- v0 (2026-02-16)
+++ v1 (2026-06-19)
@@ -54,723 +54,723 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9058/9058_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9058/9058_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 96.264,00 (NOVENTA E SEIS MIL, SEISCENTOS E VINTE E QUATRO CRUZEIROS)</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9073/9073_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9073/9073_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA EXECUÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dr. Orlando da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9077/9077_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9077/9077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO ALUGUEL DO PRÉDIO OCUPADO PELO DESTACAMENTO POLICIAL</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9087/9087_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9087/9087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROVIMENTO DO CARGO DE DIRETOR DA SECRETARIA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9102/9102_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9102/9102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 51.744,00 (CINQUENTA E UM MIL, SETECENTOS E QUARENTA E QUATRO CRUZEIROS)</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9104/9104_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9104/9104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE VERBAS DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9108/9108_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9108/9108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 10.000,00 (DEZ MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9113/9113_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9113/9113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PREFEITO MUNICIPAL DE IBIÚNA, ESTADO DE SÃO PAULO, A CELEBRAR CONVÊNIO COM O SECRETARIA DA PROMOÇÃO SOCIAL DO ESTADO DE SÃO PAULO </t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA DE CR$ 20.000,00 (VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9126/9126_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9126/9126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 20.000,00 (VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9128/9128_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9128/9128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 30.000,00 (TRINTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9129/9129_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9129/9129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE IBIÚNA A CELEBRAR CONVÊNIO COM A SECRETARIA DA SEGURANÇA PÚBLICA, COM O OBJETIVO DE CONSTRUIR O PRÉDIO DA DELEGACIA DE POLÍCIA DE IBIÚNA  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9130/9130_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9130/9130_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM AUMENTO DE 42% (QUARENTA E DOIS POR CENTO) NOS VENCIMENTOS DOS FUNCIONÁRIOS ESTATUTÁRIOS DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9133/9133_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9133/9133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICAÇÃO DE DESTINAÇÃO DE BENS DE USO COMUM DO POVO PARA DOMINIAIS</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9147/9147_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9147/9147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A PERMUTAR TERRENO PARA RETIFICAÇÃO DE ESTRADA</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9148/9148_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9148/9148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 3º DA LEI Nº 81, DE 13 DE DEZEMBRO DE 1974</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9182/9182_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9182/9182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO DE 42% (QUARENTA E DOIS POR CENTO) AOS VENCIMENTOS DOS FUNCIONÁRIOS DA SECRETARIA DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9184/9184_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9184/9184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR DE CR$ 21.880,00 (VINTE MIL OITOCENTOS E OITENTA CRUZEIROS), À CONTA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9185/9185_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9185/9185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE PLANOS COMUNITÁRIOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9213/9213_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9213/9213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES A CLUBES DESPORTIVOS DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9215/9215_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9215/9215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 25.000,00 (VINTE E CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9217/9217_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9217/9217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 3.500,00 (TREZENTOS E CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9223/9223_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9223/9223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE REFERÊNCIAS NUMÉRICAS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9224/9224_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9224/9224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 100.000,00 (CEM MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA FIRMAR CONTRATO COM OA TELECOMUNICAÇÕES DE SÃO PAULO S/A., PARA A EXECUÇÃO DE SERVIÇO TELEFÔNICO EM IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9337/9337_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9337/9337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DO SERVIÇO TELEFÔNICO MUNICIPAL</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9333/9333_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9333/9333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE IBIÚNA A CELEBRAR CONVÊNIO COM O DEPARTAMENTO DE EDIFÍCIOS E OBRAS PÚBLICAS - DOP, AUTARQUIA VINCULADA À SECRETARIA DE OBRAS E DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO, OBJETIVANDO O RECEBIMENTO DE COLABORAÇÃO PARA CONSTRUÇÃO DE PONTES NO MUNIC[IPIO DE IBIÚNA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9316/9316_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9316/9316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE CR$ 35.000,00 (TRINTA E CINCO MIL CRUZEIROS)SUPLEMENTAR A DOTAÇÕES DO ORÇAMENTO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO FIRMAR CONVÊNIO COM A SECRETARIA DA EDUCAÇÃO DO ESTADO DE SÃO PAULO, PARA CONTRATAR CIRURGIÃO DENTISTA COM A FINALIDADE ESPECÍFICA DE DAR ASSISTÊNCIA À CLIENTELA ESCOLAR DA ESCOLA ESTADUAL DE 2º GRAU "PROF. ROQUE BASTOS" NO MUNICÍPIO DE IBIÚNA - SÃO PAULO, E DÁ OUTRAS PROVIDÊCIAS</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9314/9314_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9314/9314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 330.000,00 (TREZENTOS E TRINTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9310/9310_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9310/9310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER UMA SUBVENÇÃO DE CR$ 60.000,00 (SESSENTA MIL CRUZEIROS) AO ATLÉTICO CLUBE GUARANY DESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9309/9309_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9309/9309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 270.000,00 (DUZENTOS E SETENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9308/9308_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9308/9308_texto_integral.pdf</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9305/9305_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9305/9305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 370.000,00 (TREZENTOS E SETENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9293/9293_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9293/9293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE IBIÚNA A CELEBRAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - EBCT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9259/9259_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9259/9259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A SUBSCREVER AÇÕES DOS SERVIÇOS ESPECIAIS DE TELECOMUNICAÇÕES DO ESTADO DE SÃO PAULO S/A - SETASA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9258/9258_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9258/9258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº 70, DE 07 DE AGOSTO DE 1978</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9255/9255_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9255/9255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 80.000,00 (OITENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9250/9250_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9250/9250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 5.000,00 (CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9248/9248_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9248/9248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 460.000,00 (QUATROCENTOS E SESSENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9233/9233_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9233/9233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI UM ABONO DE EMERGÊNCIA AOS SERVIDORES DA CÂMARA MUNICIPAL DE IBIÚNA</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9232/9232_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9232/9232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 140.000,00 (CENTO E QUARENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9231/9231_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9231/9231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 10.000,00 (DEZ MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9230/9230_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9230/9230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 5.000,00 (CINCO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9227/9227_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9227/9227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 10.000,00 (DEZ MIL CRUZEIROS) </t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9222/9222_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9222/9222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 8.000,00 (OITO MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9221/9221_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9221/9221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 15.000,00 (QUINZE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9216/9216_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9216/9216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 50.000,00 (CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9214/9214_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9214/9214_texto_integral.pdf</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9212/9212_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9212/9212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 10.000,00 (DEZ MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9186/9186_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9186/9186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO SUPLEMENTAR NA IMPORTÂNCIA DE CR$ 9.000,00 (NOVE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9183/9183_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9183/9183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 50.000,00 (CINQUENTA MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9180/9180_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9180/9180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 1.400.000,00 (HUM MILHÃO E QUATROCENTOS MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9150/9150_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9150/9150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 20.000,00 (VINTE MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9149/9149_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9149/9149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE SUPLEMENTAÇÃO DE VERBA DO ORÇAMENTO VIGENTE DA CÂMARA MUNICIPAL DE IBIÚNA </t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9127/9127_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9127/9127_texto_integral.pdf</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9124/9124_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9124/9124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE UM CRÉDITO ESPECIAL NA IMPORTÂNCIA DE CR$ 10.000,00 (DEZ MIL CRUZEIROS)</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9114/9114_texto_integral.pdf</t>
+    <t>http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9114/9114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO POR SUA SECRETARIA DE ESPORTES E TURISMO, VISANDO A CONSTRUÇÃO DE OBRAS ESPORTIVAS OU TURÍSTICAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1077,67 +1077,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9058/9058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9073/9073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9077/9077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9087/9087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9102/9102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9104/9104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9108/9108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9113/9113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9126/9126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9128/9128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9129/9129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9130/9130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9133/9133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9147/9147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9148/9148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9182/9182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9184/9184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9185/9185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9213/9213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9215/9215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9217/9217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9223/9223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9224/9224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9337/9337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9333/9333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9316/9316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9314/9314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9310/9310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9309/9309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9308/9308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9305/9305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9293/9293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9259/9259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9258/9258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9255/9255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9250/9250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9248/9248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9233/9233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9232/9232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9231/9231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9230/9230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9227/9227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9222/9222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9221/9221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9216/9216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9214/9214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9212/9212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9186/9186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9183/9183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9180/9180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9150/9150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9149/9149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9127/9127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9124/9124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9114/9114_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9058/9058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9073/9073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9077/9077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9087/9087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9102/9102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9104/9104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9108/9108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9113/9113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9126/9126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9128/9128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9129/9129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9130/9130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9133/9133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9147/9147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9148/9148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9182/9182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9184/9184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9185/9185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9213/9213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9215/9215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9217/9217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9223/9223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9224/9224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9337/9337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9333/9333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9316/9316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9314/9314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9310/9310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9309/9309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9308/9308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9305/9305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9293/9293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9259/9259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9258/9258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9255/9255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9250/9250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9248/9248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9233/9233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9232/9232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9231/9231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9230/9230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9227/9227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9222/9222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9221/9221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9216/9216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9214/9214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9212/9212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9186/9186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9183/9183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9180/9180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9150/9150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9149/9149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9127/9127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9124/9124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibiuna.sp.leg.br/media/./sapl/public/materialegislativa/1978/9114/9114_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>